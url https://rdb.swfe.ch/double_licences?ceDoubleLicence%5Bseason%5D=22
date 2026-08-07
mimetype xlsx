--- v0 (2026-06-14)
+++ v1 (2026-08-07)
@@ -90,57 +90,57 @@
   <si>
     <t>Kramer Dorian</t>
   </si>
   <si>
     <t>Loup Alexandre</t>
   </si>
   <si>
     <t>Morier Nathan</t>
   </si>
   <si>
     <t>Oulevey Noé</t>
   </si>
   <si>
     <t>Ruch Roland</t>
   </si>
   <si>
     <t>Siffert Nathan</t>
   </si>
   <si>
     <t>Weber Stefan</t>
   </si>
   <si>
     <t>Zakhili Khaluddin</t>
   </si>
   <si>
-    <t>NRC Thalheim</t>
+    <t>NRC Thalheim Wolves</t>
   </si>
   <si>
     <t>Christ Jannis</t>
   </si>
   <si>
-    <t>NRC Thalheim / 1L</t>
+    <t>NRC Thalheim Wolves / 1L</t>
   </si>
   <si>
     <t>Dietiker Severin</t>
   </si>
   <si>
     <t>Gamper Davide</t>
   </si>
   <si>
     <t>Gebhard Felix</t>
   </si>
   <si>
     <t>Graf Reto</t>
   </si>
   <si>
     <t>Keller Vanessa</t>
   </si>
   <si>
     <t>Meier Julian</t>
   </si>
   <si>
     <t>Meyer Julian</t>
   </si>
   <si>
     <t>Schmidmeister Sandro</t>
   </si>