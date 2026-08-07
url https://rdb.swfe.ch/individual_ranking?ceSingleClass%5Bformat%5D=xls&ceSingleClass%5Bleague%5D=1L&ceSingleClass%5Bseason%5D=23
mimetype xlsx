--- v0 (2026-06-17)
+++ v1 (2026-08-07)
@@ -143,51 +143,51 @@
   <si>
     <t>1 : 3</t>
   </si>
   <si>
     <t>Zakhili Khaluddin</t>
   </si>
   <si>
     <t>RC Belp</t>
   </si>
   <si>
     <t>5 : 2</t>
   </si>
   <si>
     <t>2 : 6</t>
   </si>
   <si>
     <t>Birchler Kevin</t>
   </si>
   <si>
     <t>6 : 1</t>
   </si>
   <si>
     <t>Keller Vanessa</t>
   </si>
   <si>
-    <t>NRC Thalheim</t>
+    <t>NRC Thalheim Wolves</t>
   </si>
   <si>
     <t>0 : 4</t>
   </si>
   <si>
     <t>4 : 4</t>
   </si>
   <si>
     <t>ZÃ¤ch Manuel</t>
   </si>
   <si>
     <t>RS Kriessern</t>
   </si>
   <si>
     <t>6 : 2</t>
   </si>
   <si>
     <t>Weber Stefan</t>
   </si>
   <si>
     <t>3 : 0</t>
   </si>
   <si>
     <t>7 : 0</t>
   </si>