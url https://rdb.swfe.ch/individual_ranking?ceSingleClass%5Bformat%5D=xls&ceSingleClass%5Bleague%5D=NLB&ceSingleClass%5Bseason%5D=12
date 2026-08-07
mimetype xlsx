--- v0 (2026-06-17)
+++ v1 (2026-08-07)
@@ -128,51 +128,51 @@
   <si>
     <t>3 : 0</t>
   </si>
   <si>
     <t>Steuck Thomas</t>
   </si>
   <si>
     <t>RC Rapperswil-Jona</t>
   </si>
   <si>
     <t>0 : 4</t>
   </si>
   <si>
     <t>SchÃ¶nbÃ¤chler Michel</t>
   </si>
   <si>
     <t>RR Einsiedeln</t>
   </si>
   <si>
     <t>1 : 3</t>
   </si>
   <si>
     <t>Kirchhofer Christoph</t>
   </si>
   <si>
-    <t>NRC Thalheim</t>
+    <t>NRC Thalheim Wolves</t>
   </si>
   <si>
     <t>Nydegger Florian</t>
   </si>
   <si>
     <t>CO Domdidier</t>
   </si>
   <si>
     <t>Jauch Daniel</t>
   </si>
   <si>
     <t>RR Uzwil</t>
   </si>
   <si>
     <t>Wittenwiler Manuel</t>
   </si>
   <si>
     <t>RS Kriessern</t>
   </si>
   <si>
     <t>Martinetti Gregory</t>
   </si>
   <si>
     <t>Lutte Team Valais</t>
   </si>